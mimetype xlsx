--- v14 (2026-09-04)
+++ v15 (2026-09-25)
@@ -1308,51 +1308,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.2 seconds by greece.workingdays.org</t>
+    <t>Sample file generated in 0.18 seconds by greece.workingdays.org</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>